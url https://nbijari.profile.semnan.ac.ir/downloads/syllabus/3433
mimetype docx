--- v0 (2025-10-09)
+++ v1 (2026-10-06)
@@ -94,81 +94,79 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311719C6" w14:textId="71BDF2A6" w:rsidR="00743C43" w:rsidRPr="00132B5C" w:rsidRDefault="00E32E53" w:rsidP="000D148A">
+    <w:p w14:paraId="311719C6" w14:textId="3C64A024" w:rsidR="00743C43" w:rsidRPr="00132B5C" w:rsidRDefault="00E32E53" w:rsidP="000D148A">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کاربرگ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> طرح درس)</w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="004C0E17" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -225,99 +223,99 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تاریخ به</w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روز رسانی:    </w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00100D38">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00A2449A">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="000D148A">
+      <w:r w:rsidR="00100D38">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00A2449A">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/140</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00100D38">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C0E17" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
@@ -326,51 +324,51 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004C0E17" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E448616" w14:textId="4839916E" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="006B3CAE" w:rsidP="000D148A">
+    <w:p w14:paraId="5E448616" w14:textId="338D817C" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="006B3CAE" w:rsidP="000D148A">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -384,179 +382,139 @@
         </w:rPr>
         <w:t xml:space="preserve">علوم پایه </w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گروه </w:t>
       </w:r>
       <w:r w:rsidR="00B90604">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">زیست </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> سلولی ملکولی </w:t>
+        <w:t xml:space="preserve">زیست شناسی سلولی ملکولی </w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">             نیمسال </w:t>
       </w:r>
       <w:r w:rsidR="000D148A">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اول</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال تحصیلی </w:t>
       </w:r>
       <w:r w:rsidR="00A2449A">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00277787">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007C3C1D">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00277787">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1258"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
       <w:tr w:rsidR="006261B7" w:rsidRPr="00132B5C" w14:paraId="50400ADA" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -828,133 +786,99 @@
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B97D71" w:rsidRPr="00132B5C" w14:paraId="1A4BCF18" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="43ED3BCA" w14:textId="4075FF3D" w:rsidR="00B97D71" w:rsidRPr="00132B5C" w:rsidRDefault="00B97D71" w:rsidP="007C3C1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>نیازها</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>نیازها و هم</w:t>
+            </w:r>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>هم</w:t>
-[...30 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>نیازها:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7F1B921D" w14:textId="230F00DB" w:rsidR="00B97D71" w:rsidRPr="00B90604" w:rsidRDefault="00132B5C" w:rsidP="00B90604">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1025,51 +949,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FC16BA7" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="00132B5C" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E31D17" w:rsidRPr="00132B5C" w14:paraId="256CB351" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="695494FF" w14:textId="3ED305E9" w:rsidR="00E31D17" w:rsidRPr="00132B5C" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
+          <w:p w14:paraId="695494FF" w14:textId="06953B95" w:rsidR="00E31D17" w:rsidRPr="00132B5C" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -1111,100 +1035,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس/مدرسین:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C3C1D" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> نوشین </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> نوشین بیجاری</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E31D17" w:rsidRPr="00132B5C" w14:paraId="60387C11" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5627F295" w14:textId="13FA303A" w:rsidR="00D91B00" w:rsidRPr="00132B5C" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
+          <w:p w14:paraId="5627F295" w14:textId="72E0D6CC" w:rsidR="00D91B00" w:rsidRPr="006D66D8" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D66D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
-            <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="B Nazanin"/>
+            <w:r w:rsidR="006D66D8" w:rsidRPr="006D66D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D66D8" w:rsidRPr="006D66D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>https://nbijari.profile.semnan.ac.ir/#about_me</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91B00" w:rsidRPr="006D66D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="559214E5" w14:textId="0FC1AC43" w:rsidR="00E31D17" w:rsidRPr="005D57C5" w:rsidRDefault="00D91B00" w:rsidP="007C3C1D">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
@@ -1222,139 +1153,169 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C3C1D" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>n.bijari@semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73D7" w:rsidRPr="00132B5C" w14:paraId="7EF09B21" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="71FC8113" w14:textId="739B47B1" w:rsidR="00BE73D7" w:rsidRPr="005D57C5" w:rsidRDefault="00BE73D7" w:rsidP="000D148A">
+          <w:p w14:paraId="71FC8113" w14:textId="688B83F9" w:rsidR="00BE73D7" w:rsidRPr="005D57C5" w:rsidRDefault="00BE73D7" w:rsidP="000D148A">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F2054">
-[...7 lines deleted...]
-              <w:t>شنبه 8-10</w:t>
+            <w:r w:rsidR="006D66D8">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>شنبه</w:t>
             </w:r>
             <w:r w:rsidR="00A2449A">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  و </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F2054">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00100D38">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2449A">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-10 و </w:t>
+            </w:r>
+            <w:r w:rsidR="00100D38">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دو</w:t>
             </w:r>
-            <w:r w:rsidR="000D148A">
-[...8 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00A2449A">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شنبه</w:t>
             </w:r>
-            <w:r w:rsidR="003F2054">
-[...7 lines deleted...]
-              <w:t>10-12</w:t>
+            <w:r w:rsidR="00100D38">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2449A">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00100D38">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2DEA" w:rsidRPr="00132B5C" w14:paraId="09686E62" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="6F7C2A1C" w14:textId="57448E9F" w:rsidR="008D2DEA" w:rsidRPr="005D57C5" w:rsidRDefault="008D2DEA" w:rsidP="00B90604">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
@@ -1365,288 +1326,228 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r w:rsidR="00132B5C" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> آشنایی </w:t>
             </w:r>
             <w:r w:rsidR="007C3C1D" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">با </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B90604">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ماکروملکول</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> های زیستی</w:t>
+              <w:t>ماکروملکول های زیستی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2DEA" w:rsidRPr="00132B5C" w14:paraId="146494DF" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="065F62F9" w14:textId="7C7C381D" w:rsidR="008D2DEA" w:rsidRPr="005D57C5" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
             <w:r w:rsidR="00132B5C" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> کلاس مجهز به تخته و ویدئو </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> کلاس مجهز به تخته و ویدئو پروژکتور</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C1549F" w:rsidRPr="00132B5C" w14:paraId="41C74A31" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71AFDB24" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">امتحان </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>امتحان پایان</w:t>
+            </w:r>
+            <w:r w:rsidR="001A24D7" w:rsidRPr="00132B5C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>پایان</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>ترم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0276F3C3" w14:textId="247CD92F" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="001A24D7" w:rsidP="007C3C1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ترم</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>امتحان</w:t>
             </w:r>
             <w:r w:rsidR="003359D8">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C3C1D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>میانترم</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="287220BC" w14:textId="33EAD7A7" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="007C3C1D" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007552E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ارزشیابی مستمر(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1E0637EB" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
@@ -1926,71 +1827,59 @@
       <w:tr w:rsidR="00C1549F" w:rsidRPr="00132B5C" w14:paraId="775AB584" w14:textId="77777777" w:rsidTr="00B90604">
         <w:trPr>
           <w:trHeight w:val="2798"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="0E68C0A1" w14:textId="2C6BBB8E" w:rsidR="007C3C1D" w:rsidRPr="007C3C1D" w:rsidRDefault="007C3C1D" w:rsidP="00B90604">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C3C1D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lehninger</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Principles of Biochemistry 6th Edition</w:t>
+              <w:t>Lehninger Principles of Biochemistry 6th Edition</w:t>
             </w:r>
             <w:r w:rsidRPr="007C3C1D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="237A7874" w14:textId="21316D36" w:rsidR="007C3C1D" w:rsidRPr="00B90604" w:rsidRDefault="00B90604" w:rsidP="00B90604">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="4D5156"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1998,247 +1887,224 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B90604">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Biochemistry</w:t>
             </w:r>
             <w:r w:rsidRPr="00B90604">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By, </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>. By, Lubert </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B90604">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Stryer</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B90604">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">, John L. </w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="7E8A24C4" w14:textId="208AA706" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="003F2054">
+              <w:t>, John L. Tymoczko, Jeremy Mark Berg. Edition, 5th edition</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3D3938" w14:textId="0C9C1D68" w:rsidR="00B90604" w:rsidRPr="00B90604" w:rsidRDefault="00B90604" w:rsidP="00B90604">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:bidi/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="B Nazanin"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B90604">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اصول بیوشیمی، </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00B90604">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>دانیال زاده ،آلبرت  ,تالیف آلبرت دانیال زاده ؛ خلیل زارعیان</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7E8A24C4" w14:textId="208AA706" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="007C3C1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74944652" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DF2815C" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="003F2054">
+    <w:p w14:paraId="6DF2815C" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B59A2BB" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="006B0268">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>بندی</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> درس</w:t>
+        <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10253" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="1078"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B094A" w:rsidRPr="00132B5C" w14:paraId="4530486A" w14:textId="77777777" w:rsidTr="00891C14">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08C4A09A" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00132B5C" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
@@ -2886,77 +2752,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1872E4F0" w14:textId="510136E4" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>بیوملکول</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ها</w:t>
+              <w:t>بیوملکول ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC59645" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -3292,79 +3143,51 @@
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ساختمان سه بعدی پروتئین ها (</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> اول </w:t>
+              <w:t xml:space="preserve">ساختمان سه بعدی پروتئین ها (ساختا اول </w:t>
             </w:r>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -3673,77 +3496,62 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4143201F" w14:textId="12E1A93F" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>گلیکوزآمینوگلیکان</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ها</w:t>
+              <w:t>گلیکوزآمینوگلیکان ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="473420D3" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -3783,93 +3591,63 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18C75BC6" w14:textId="3A262893" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>نوکلئوتید</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>نوکلئوتید ها و اسید ها ی نوکلئیک</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3318826A" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -4039,105 +3817,77 @@
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اسید های چرب</w:t>
             </w:r>
             <w:r w:rsidR="000B4ECF" w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> و </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> و لیپ</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
             <w:r w:rsidR="000B4ECF" w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>لیپ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> ها</w:t>
+              <w:t>د ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="109B9FDB" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4177,202 +3927,75 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AB49018" w14:textId="2C832D6B" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="000B4ECF" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>فسفولیپید</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4ECF">
+              <w:t>فسفولیپید ها، اسفنگو لیپید ها و ایکوزانویید ها</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC04AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ها، </w:t>
-[...124 lines deleted...]
-              <w:t xml:space="preserve"> ها- کلسترول</w:t>
+              <w:t>- ترپن ها- کلسترول</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C08B718" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4518,79 +4141,51 @@
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">روش های مورد استفاده برای </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> پروتئین ها</w:t>
+              <w:t>روش های مورد استفاده برای تخلیص پروتئین ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D498DE" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4ECF">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4641,95 +4236,52 @@
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">اصول </w:t>
-[...43 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>اصول بیو انرژتیک</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C2CD039" w14:textId="3C3AD2C8" w:rsidR="00DC04AD" w:rsidRPr="000B4ECF" w:rsidRDefault="00DC04AD" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4769,93 +4321,63 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08E95F8E" w14:textId="59EC5F09" w:rsidR="00DC04AD" w:rsidRPr="000B4ECF" w:rsidRDefault="00DC04AD" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>الکتروفورز</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>الکتروفورز- کروماتوگرافی</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C037E82" w14:textId="37B51321" w:rsidR="00DC04AD" w:rsidRPr="000B4ECF" w:rsidRDefault="00DC04AD" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -4874,159 +4396,166 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005908E6" w:rsidRPr="000B4ECF" w:rsidSect="0007479E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5878E0FB" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="35E79989" w14:textId="77777777" w:rsidR="00ED3A39" w:rsidRDefault="00ED3A39" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFBB6DC" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="5F70FC1C" w14:textId="77777777" w:rsidR="00ED3A39" w:rsidRDefault="00ED3A39" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="IranNastaliq">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F6">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="CIDFont+F8">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="156EC734" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="4990A4DE" w14:textId="77777777" w:rsidR="00ED3A39" w:rsidRDefault="00ED3A39" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="152B2A09" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="39BA2570" w14:textId="77777777" w:rsidR="00ED3A39" w:rsidRDefault="00ED3A39" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A965AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2087C4"/>
     <w:lvl w:ilvl="0" w:tplc="CCA8EDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5189,146 +4718,147 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
+    <w:rsid w:val="0001474B"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
     <w:rsid w:val="00084DED"/>
     <w:rsid w:val="000B4ECF"/>
     <w:rsid w:val="000D148A"/>
+    <w:rsid w:val="00100D38"/>
     <w:rsid w:val="001325BC"/>
     <w:rsid w:val="00132B5C"/>
     <w:rsid w:val="001A24D7"/>
+    <w:rsid w:val="001D2E2A"/>
     <w:rsid w:val="0023366D"/>
     <w:rsid w:val="00246CBB"/>
     <w:rsid w:val="00246D05"/>
     <w:rsid w:val="002613A5"/>
+    <w:rsid w:val="00277787"/>
     <w:rsid w:val="002B4B85"/>
     <w:rsid w:val="00321206"/>
     <w:rsid w:val="003359D8"/>
     <w:rsid w:val="0037551F"/>
     <w:rsid w:val="003D23C3"/>
-    <w:rsid w:val="003F2054"/>
     <w:rsid w:val="003F5DE6"/>
     <w:rsid w:val="00430322"/>
     <w:rsid w:val="004A1BAB"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
     <w:rsid w:val="005908E6"/>
+    <w:rsid w:val="00594438"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="005D4A14"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E2CE5"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
+    <w:rsid w:val="006D66D8"/>
     <w:rsid w:val="00721CF0"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00741017"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007D7584"/>
-    <w:rsid w:val="007E75FD"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="008D2DEA"/>
     <w:rsid w:val="009C0769"/>
-    <w:rsid w:val="00A02E8A"/>
     <w:rsid w:val="00A17661"/>
     <w:rsid w:val="00A2449A"/>
     <w:rsid w:val="00A513D7"/>
     <w:rsid w:val="00A750B4"/>
     <w:rsid w:val="00A95CDA"/>
     <w:rsid w:val="00AC30CF"/>
     <w:rsid w:val="00B751A2"/>
     <w:rsid w:val="00B90604"/>
     <w:rsid w:val="00B97D36"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BB25B3"/>
     <w:rsid w:val="00BD692E"/>
     <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C35E25"/>
     <w:rsid w:val="00C84F12"/>
     <w:rsid w:val="00D50352"/>
     <w:rsid w:val="00D91B00"/>
     <w:rsid w:val="00DC04AD"/>
     <w:rsid w:val="00E00030"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E1763B"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
-    <w:rsid w:val="00E601E3"/>
-    <w:rsid w:val="00EA56ED"/>
+    <w:rsid w:val="00E77536"/>
+    <w:rsid w:val="00ED3A39"/>
     <w:rsid w:val="00F53D75"/>
     <w:rsid w:val="00F62F8F"/>
     <w:rsid w:val="00F87E1E"/>
-    <w:rsid w:val="00FA076A"/>
     <w:rsid w:val="00FA3054"/>
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5440,94 +4970,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -5993,51 +5527,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1329751786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lib.ir/search/author/%D8%AF%D8%A7%D9%86%DB%8C%D8%A7%D9%84%20%D8%B2%D8%A7%D8%AF%D9%87%20%D8%A7%D9%84%D8%A8%D8%B1%D8%AA%20%D8%AA%D8%A7%D9%84%DB%8C%D9%81%20%D8%A7%D9%84%D8%A8%D8%B1%D8%AA%20%D8%AF%D8%A7%D9%86%DB%8C%D8%A7%D9%84%20%D8%B2%D8%A7%D8%AF%D9%87%20%D8%A8%D8%A7%20%D9%87%D9%85%DA%A9%D8%A7%D8%B1%DB%8C%20%D8%AE%D9%84%DB%8C%D9%84%20%D8%B2%D8%A7%D8%B1%D8%B9%DB%8C%D8%A7%D9%86%D8%AA%D8%A7%D9%84%DB%8C%D9%81%20%D8%A7%D9%84%D8%A8%D8%B1%D8%AA%20%D8%AF%D8%A7%D9%86%DB%8C%D8%A7%D9%84%20%D8%B2%D8%A7%D8%AF%D9%87%20%D8%A8%D8%A7%20%D9%87%D9%85%DA%A9%D8%A7%D8%B1%DB%8C%20%D8%AE%D9%84%DB%8C%D9%84%20%D8%B2%D8%A7%D8%B1%D8%B9%DB%8C%D8%A7%D9%86/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6262,70 +5796,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>237</Words>
-  <Characters>1352</Characters>
+  <Words>353</Words>
+  <Characters>2016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1586</CharactersWithSpaces>
+  <CharactersWithSpaces>2365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>