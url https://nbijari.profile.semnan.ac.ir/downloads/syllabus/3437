--- v0 (2025-10-09)
+++ v1 (2026-10-06)
@@ -11,51 +11,50 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2EB356D6" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00132B5C" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E2D498E" wp14:editId="3A6BBE67">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5494020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="731520" cy="754380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -94,51 +93,51 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311719C6" w14:textId="71BDF2A6" w:rsidR="00743C43" w:rsidRPr="00132B5C" w:rsidRDefault="00E32E53" w:rsidP="000D148A">
+    <w:p w14:paraId="311719C6" w14:textId="41BE174F" w:rsidR="00743C43" w:rsidRPr="00132B5C" w:rsidRDefault="00E32E53" w:rsidP="00C1151F">
       <w:pPr>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
@@ -223,340 +222,322 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تاریخ به</w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روز رسانی:    </w:t>
+        <w:t xml:space="preserve">روز رسانی:     </w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00D64F78">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00A2449A">
+      <w:r w:rsidR="004855FF">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="000D148A">
+      <w:r w:rsidR="00D64F78">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
-      <w:r w:rsidR="00A2449A">
+      <w:r w:rsidR="004855FF">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/140</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00D64F78">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004C0E17" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004C0E17" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E448616" w14:textId="4839916E" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="006B3CAE" w:rsidP="000D148A">
+    <w:p w14:paraId="5E448616" w14:textId="7B0CE1B3" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="006B3CAE" w:rsidP="007E2CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">     ..</w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00B90604">
+      <w:r w:rsidR="00BF507F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">علوم پایه </w:t>
+        <w:t>علوم پایه</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>.....</w:t>
+        <w:t xml:space="preserve">  .......</w:t>
       </w:r>
       <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گروه </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">زیست </w:t>
+        <w:t xml:space="preserve">گروه زیست </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B90604">
+      <w:r w:rsidR="00BF507F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شناسی</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B90604">
+      <w:r w:rsidR="00BF507F">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سلولی ملکولی </w:t>
+        <w:t xml:space="preserve"> سلولی و ملکولی</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نیمسال</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D148A">
+      <w:r w:rsidR="007E2CF8">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>اول</w:t>
+        <w:t xml:space="preserve">اول </w:t>
       </w:r>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال تحصیلی </w:t>
       </w:r>
-      <w:r w:rsidR="00A2449A">
+      <w:r w:rsidR="009A4F75">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00D64F78">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007C3C1D">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003F2054">
+      <w:r w:rsidR="00D64F78">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1258"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
       <w:tr w:rsidR="006261B7" w:rsidRPr="00132B5C" w14:paraId="50400ADA" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -649,156 +630,146 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  دکتری</w:t>
             </w:r>
             <w:r w:rsidR="00B97D71" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0658B9" w14:textId="07AC1418" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="005908E6" w:rsidP="007C3C1D">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="6E0658B9" w14:textId="0D1E918C" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="005908E6" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد: نظری</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C3C1D">
-[...7 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00D239C1">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1.33</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0486B17D" w14:textId="41281B7D" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="005908E6" w:rsidP="00B90604">
+          <w:p w14:paraId="0486B17D" w14:textId="01CDFB68" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="005908E6" w:rsidP="00BF507F">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C3C1D">
-[...17 lines deleted...]
-              <w:t>ساختار</w:t>
+            <w:r w:rsidR="00B04223">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>آزمایشگاه بیوشیمی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3E53BAB0" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D2DC735" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00132B5C" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
@@ -929,185 +900,157 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1B921D" w14:textId="230F00DB" w:rsidR="00B97D71" w:rsidRPr="00B90604" w:rsidRDefault="00132B5C" w:rsidP="00B90604">
-[...1 lines deleted...]
-              <w:bidi/>
+          <w:p w14:paraId="64B64E05" w14:textId="40DBEFCE" w:rsidR="00BF507F" w:rsidRDefault="00BF507F" w:rsidP="00BF507F">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B90604">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132B5C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>لاتین:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1B921D" w14:textId="32F2266F" w:rsidR="00B97D71" w:rsidRPr="00132B5C" w:rsidRDefault="00B04223" w:rsidP="00BF507F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biochemistry Laboratory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FC16BA7" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="00132B5C" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E31D17" w:rsidRPr="00132B5C" w14:paraId="256CB351" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="695494FF" w14:textId="3ED305E9" w:rsidR="00E31D17" w:rsidRPr="00132B5C" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="695494FF" w14:textId="70588868" w:rsidR="00E31D17" w:rsidRPr="00132B5C" w:rsidRDefault="00E31D17" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C3C1D">
-[...7 lines deleted...]
-              <w:t>2211</w:t>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>31532211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6CE4ED33" w14:textId="32B736E1" w:rsidR="00E31D17" w:rsidRPr="005D57C5" w:rsidRDefault="00E31D17" w:rsidP="007C3C1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -1222,214 +1165,301 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C3C1D" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>n.bijari@semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73D7" w:rsidRPr="00132B5C" w14:paraId="7EF09B21" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="71FC8113" w14:textId="739B47B1" w:rsidR="00BE73D7" w:rsidRPr="005D57C5" w:rsidRDefault="00BE73D7" w:rsidP="000D148A">
+          <w:p w14:paraId="71FC8113" w14:textId="6468757C" w:rsidR="00BE73D7" w:rsidRPr="005D57C5" w:rsidRDefault="00BE73D7" w:rsidP="007E2CF8">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F720D4">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>شنبه</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF507F">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00D91B00" w:rsidRPr="005D57C5">
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ها ساعت </w:t>
+            </w:r>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91B00" w:rsidRPr="005D57C5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91B00" w:rsidRPr="005D57C5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F2054">
-[...29 lines deleted...]
-            <w:r w:rsidR="000D148A">
+            <w:r w:rsidR="00BF507F">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+            <w:r w:rsidR="005051C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A2449A">
-[...17 lines deleted...]
-              <w:t>10-12</w:t>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>یک</w:t>
+            </w:r>
+            <w:r w:rsidR="005051C5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> شنبه ها</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF507F">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF507F">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D64F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2DEA" w:rsidRPr="00132B5C" w14:paraId="09686E62" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7C2A1C" w14:textId="57448E9F" w:rsidR="008D2DEA" w:rsidRPr="005D57C5" w:rsidRDefault="008D2DEA" w:rsidP="00B90604">
+          <w:p w14:paraId="6F7C2A1C" w14:textId="6415BDBE" w:rsidR="008D2DEA" w:rsidRPr="005D57C5" w:rsidRDefault="008D2DEA" w:rsidP="007C3C1D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r w:rsidR="00132B5C" w:rsidRPr="005D57C5">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> آشنایی </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> های زیستی</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04223" w:rsidRPr="0037696B">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>آ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04223" w:rsidRPr="0037696B">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شنایی </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04223" w:rsidRPr="0037696B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>دانشجویان با ماکروملکول های زیستی و ترکیبات شیمیایی و تغییرات این ترکیبات در حالت سلامت و بیماری و ارزش اندازه گیری هر یک از این ترکیبات و تهیه محلول های شیمیایی (آشنایی با مفاهیم مولاریته، نرمالیته، و...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2DEA" w:rsidRPr="00132B5C" w14:paraId="146494DF" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="065F62F9" w14:textId="7C7C381D" w:rsidR="008D2DEA" w:rsidRPr="005D57C5" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57C5">
@@ -1712,460 +1742,337 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w14:paraId="741F7183" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157623D4" w14:textId="2C7E48C9" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="000D148A" w:rsidP="004A1BAB">
+          <w:p w14:paraId="157623D4" w14:textId="64362801" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70493050" w14:textId="3D9A785E" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="007A6B1B" w:rsidP="007F5104">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="70493050" w14:textId="68F731E4" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="000D148A" w:rsidP="004A1BAB">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CF6506" w14:textId="63187DAE" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="007A6B1B" w:rsidP="007F5104">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...59 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="296369AD" w14:textId="189C8BBF" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="000D148A" w:rsidP="007C3C1D">
+          <w:p w14:paraId="296369AD" w14:textId="16700911" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="007A6B1B" w:rsidP="007C3C1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="65D9EB29" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00132B5C" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidRPr="00132B5C" w14:paraId="775AB584" w14:textId="77777777" w:rsidTr="00B90604">
+      <w:tr w:rsidR="00C1549F" w:rsidRPr="00132B5C" w14:paraId="775AB584" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
-          <w:trHeight w:val="2798"/>
+          <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="0E68C0A1" w14:textId="2C6BBB8E" w:rsidR="007C3C1D" w:rsidRPr="007C3C1D" w:rsidRDefault="007C3C1D" w:rsidP="00B90604">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="133F42FE" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00986327" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Textbook of clinical chemistry (</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007C3C1D">
-[...7 lines deleted...]
-              <w:t>Lehninger</w:t>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Tietz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007C3C1D">
-[...16 lines deleted...]
-                <w:rtl/>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Latest ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237A7874" w14:textId="21316D36" w:rsidR="007C3C1D" w:rsidRPr="00B90604" w:rsidRDefault="00B90604" w:rsidP="00B90604">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CF9C0F8" w14:textId="77777777" w:rsidR="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Textbook of Biochemistry ( Devlin ) Latest ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146CDADD" w14:textId="77777777" w:rsidR="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Textbook of clinical chemistry (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Bishop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00986327">
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Latest ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F151200" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00986327" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B90604">
-[...8 lines deleted...]
-              <w:t>Lubert</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t>Ghalambor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B90604">
-[...62 lines deleted...]
-          <w:p w14:paraId="7E8A24C4" w14:textId="208AA706" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="003F2054">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Compset"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. M.A ”Experimental biochemistry” shiraz University publication </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8A24C4" w14:textId="127E8DC8" w:rsidR="00DB61A2" w:rsidRPr="00132B5C" w:rsidRDefault="00DB61A2" w:rsidP="00B04223">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:bidi/>
-              <w:spacing w:before="0" w:beforeAutospacing="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74944652" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00132B5C" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DF2815C" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="003F2054">
+    <w:p w14:paraId="6DF2815C" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B59A2BB" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="00132B5C" w:rsidRDefault="006B0268" w:rsidP="006B0268">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -2200,2847 +2107,2272 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00132B5C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10253" w:type="dxa"/>
+        <w:tblW w:w="10339" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1975"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1078"/>
+        <w:gridCol w:w="2065"/>
+        <w:gridCol w:w="7578"/>
+        <w:gridCol w:w="696"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B094A" w:rsidRPr="00132B5C" w14:paraId="4530486A" w14:textId="77777777" w:rsidTr="00891C14">
+      <w:tr w:rsidR="004B094A" w:rsidRPr="00132B5C" w14:paraId="4530486A" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08C4A09A" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00132B5C" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7200" w:type="dxa"/>
+            <w:tcW w:w="7578" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A51DE0D" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00741017" w:rsidRDefault="004B094A" w:rsidP="00741017">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741017">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C09C13" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00132B5C" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132B5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7024" w:rsidRPr="000B4ECF" w14:paraId="627565DA" w14:textId="77777777" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="627565DA" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
           <w:trHeight w:val="152"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6856D73B" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="000B4ECF" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6856D73B" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00327DE5" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="668BF2A2" w14:textId="599E689F" w:rsidR="00FE7024" w:rsidRPr="000B4ECF" w:rsidRDefault="007C3C1D" w:rsidP="00B751A2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668BF2A2" w14:textId="57B7FDFC" w:rsidR="00FE7024" w:rsidRPr="00327DE5" w:rsidRDefault="00B04223" w:rsidP="00B04223">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="21E828E4" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="000B4ECF" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>شرح طرح درس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E828E4" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00327DE5" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD692E" w:rsidRPr="000B4ECF" w14:paraId="57512A2A" w14:textId="77777777" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="57512A2A" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
           <w:trHeight w:val="89"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CD150C9" w14:textId="77777777" w:rsidR="00BD692E" w:rsidRPr="000B4ECF" w:rsidRDefault="00BD692E" w:rsidP="00BD692E">
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD150C9" w14:textId="77777777" w:rsidR="00BD692E" w:rsidRPr="00327DE5" w:rsidRDefault="00BD692E" w:rsidP="00BD692E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1514FAC6" w14:textId="490F090E" w:rsidR="00BD692E" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1514FAC6" w14:textId="462C37A6" w:rsidR="00BD692E" w:rsidRPr="00327DE5" w:rsidRDefault="00B04223" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...338 lines deleted...]
-          <w:p w14:paraId="60E549E8" w14:textId="77777777" w:rsidR="00BD692E" w:rsidRPr="000B4ECF" w:rsidRDefault="00BD692E" w:rsidP="00BD692E">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ايمني</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> در </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>آزمايشگاه</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E549E8" w14:textId="77777777" w:rsidR="00BD692E" w:rsidRPr="00327DE5" w:rsidRDefault="00BD692E" w:rsidP="00BD692E">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002613A5" w:rsidRPr="000B4ECF" w14:paraId="592288B1" w14:textId="77777777" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="592288B1" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FCB61C6" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCB61C6" w14:textId="0BF9E5C8" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="002613A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1872E4F0" w14:textId="510136E4" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شرح آزمایش- استفاده از </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>و فیلم آموزشی -حل تمرین مرتبط با آزمایش-جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408A172A" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B04223">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">مقدمه و آشنایی نظری با  مفاهیم غلظت، نرمالیته ، مولاریته و تهیه محلول ها با </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B04223">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B04223">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> های معین</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1872E4F0" w14:textId="1240215E" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00B04223" w:rsidP="00B04223">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="0AC59645" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D18ED"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>https://phet.colorado.edu/sims/html/ph-scale/latest/ph-scale_en.html</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC59645" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002613A5" w:rsidRPr="000B4ECF" w14:paraId="369763EB" w14:textId="77777777" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="369763EB" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CE2CDE9" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2CDE9" w14:textId="10027DE6" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="002613A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="440234CB" w14:textId="583FC775" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شرح آزمایش- استفاده از </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">و فیلم آموزشی- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>آموزشی-جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440234CB" w14:textId="1EA49885" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>اسپکتروفتومتر</w:t>
+            </w:r>
+            <w:r w:rsidR="00327DE5" w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D18ED"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00327DE5" w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D18ED"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>https://vlab.amrita.edu/?sub=2&amp;brch=190&amp;sim=338&amp;cnt=4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B01EB9" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="1E04B771" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E0F780" w14:textId="0E35A8B0" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="0085218D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1983CE22" w14:textId="56DF9F05" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="0085218D" w:rsidP="0085218D">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>دناتوراسیون</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002151D4">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (غیر طبیعی شدن)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> پروتئین ها</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70879FA7" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="47933243" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FE2193" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31207D58" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B04223">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تیتراسیون اسید های آمینه</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715ACEBB" w14:textId="1AE07CCD" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00741017">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="23B01EB9" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B9BCF7" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...17 lines deleted...]
-              <w:t>4</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002613A5" w:rsidRPr="000B4ECF" w14:paraId="1E04B771" w14:textId="77777777" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="71577391" w14:textId="77777777" w:rsidTr="00327DE5">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68E0F780" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FC08B5" w14:textId="23B045B1" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1983CE22" w14:textId="16683A52" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="00B751A2" w:rsidP="00741017">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E6F5D4" w14:textId="0687D2D7" w:rsidR="00327DE5" w:rsidRPr="00327DE5" w:rsidRDefault="00E11374" w:rsidP="00E11374">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تعیین غلظت پروتئین ها</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E71730C" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="7F31E6BC" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F96435" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748619B2" w14:textId="719B498E" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="00383192">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>محلول سازی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5794B6B3" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="19A008FE" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="188"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386DC836" w14:textId="5DFF73B0" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EF08BE" w14:textId="57E11747" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00E11374" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">شناسایی </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>لیپید</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ها</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A69AA7" w14:textId="1F861C0E" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00E11374">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2087ED1C" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="35DC1725" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B85A622" w14:textId="342AFBBF" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4143201F" w14:textId="55D053C8" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00383192" w:rsidP="00383192">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383192">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اندازه گیری کلسترول سرم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473420D3" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="4E4FDAEC" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5770ADC6" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4E5322" w14:textId="688DB93D" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B04223">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">اندازه گیری گلوکز </w:t>
+            </w:r>
+            <w:r w:rsidR="00383192">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>سرم</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C75BC6" w14:textId="36F39956" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00741017">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3318826A" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="1166534F" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="233"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688E7556" w14:textId="22B1B041" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شرح آزمایش- استفاده از </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>و فیلم آموزشی-جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5A0571" w14:textId="3CA790BC" w:rsidR="00B04223" w:rsidRPr="00327DE5" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>االکتروفورز ژل آگارز</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11374">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و </w:t>
+            </w:r>
+            <w:r w:rsidR="00E11374">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SDS PAGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C460389" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D18ED"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3849C5" w14:textId="71712A8B" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00B04223">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5672E920" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="3D504064" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="71"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D96B9A5" w14:textId="3666195D" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00E11374" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شرح آزمایش- -جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA941E2" w14:textId="5489B23A" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00E11374" w:rsidP="00E11374">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شناسایی پروتئین ها</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A517576" w14:textId="77777777" w:rsidR="00B04223" w:rsidRPr="00B04223" w:rsidRDefault="00B04223" w:rsidP="00B04223">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A5CAE68" w14:textId="0CA7DEFC" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00327DE5">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109B9FDB" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736630" w:rsidRPr="00327DE5" w14:paraId="276FFAA7" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF498E0" w14:textId="7BA69912" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00E11374" w:rsidP="002613A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شرح آزمایش- -جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7199D15E" w14:textId="203096D8" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00E11374" w:rsidP="00E11374">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>آزمایش بیوره</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3501F710" w14:textId="4BB9BB7D" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00C20031">
+            <w:pPr>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C20031">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002613A5" w:rsidRPr="00327DE5" w14:paraId="30F9220A" w14:textId="77777777" w:rsidTr="00327DE5">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEFAA58" w14:textId="4523378B" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="007E2CF8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شرح آزمایش-</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2CF8" w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>-جمع بندی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE45803" w14:textId="40FF5E83" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="00E11374" w:rsidP="00E11374">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:jc w:val="center"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="70879FA7" w14:textId="77777777" w:rsidR="002613A5" w:rsidRPr="000B4ECF" w:rsidRDefault="002613A5" w:rsidP="002613A5">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شناسایی کربوهیدرات ها </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E66A4FF" w14:textId="006837EF" w:rsidR="00327DE5" w:rsidRPr="00327DE5" w:rsidRDefault="00327DE5" w:rsidP="007E2CF8">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D498DE" w14:textId="41FD157A" w:rsidR="002613A5" w:rsidRPr="00327DE5" w:rsidRDefault="002613A5" w:rsidP="00C20031">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C20031">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...1707 lines deleted...]
-              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="609BA59C" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="000B4ECF" w:rsidRDefault="005908E6" w:rsidP="0007479E">
+    <w:p w14:paraId="609BA59C" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00327DE5" w:rsidRDefault="005908E6" w:rsidP="0007479E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005908E6" w:rsidRPr="000B4ECF" w:rsidSect="0007479E">
+    <w:sectPr w:rsidR="005908E6" w:rsidRPr="00327DE5" w:rsidSect="0007479E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5878E0FB" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="61B5EB45" w14:textId="77777777" w:rsidR="00B1786D" w:rsidRDefault="00B1786D" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFBB6DC" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="40D6B485" w14:textId="77777777" w:rsidR="00B1786D" w:rsidRDefault="00B1786D" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="IranNastaliq">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CIDFont+F6">
-[...10 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="156EC734" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="2E1CE2D6" w14:textId="77777777" w:rsidR="00B1786D" w:rsidRDefault="00B1786D" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="152B2A09" w14:textId="77777777" w:rsidR="00FA076A" w:rsidRDefault="00FA076A" w:rsidP="0007479E">
+    <w:p w14:paraId="4B84AF4D" w14:textId="77777777" w:rsidR="00B1786D" w:rsidRDefault="00B1786D" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D01EBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDCA6244"/>
+    <w:lvl w:ilvl="0" w:tplc="65D89996">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A965AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2087C4"/>
     <w:lvl w:ilvl="0" w:tplc="CCA8EDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5087,51 +4419,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE01A19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AD0311E"/>
+    <w:lvl w:ilvl="0" w:tplc="A3B4B65C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D369C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2087C4"/>
     <w:lvl w:ilvl="0" w:tplc="CCA8EDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5178,157 +4599,295 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7752548C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="696CF5C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
+    <w:rsid w:val="00016238"/>
+    <w:rsid w:val="0004148C"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
     <w:rsid w:val="00084DED"/>
-    <w:rsid w:val="000B4ECF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001325BC"/>
+    <w:rsid w:val="000E6B6E"/>
     <w:rsid w:val="00132B5C"/>
     <w:rsid w:val="001A24D7"/>
+    <w:rsid w:val="001C6F07"/>
+    <w:rsid w:val="002151D4"/>
+    <w:rsid w:val="00231D36"/>
     <w:rsid w:val="0023366D"/>
     <w:rsid w:val="00246CBB"/>
     <w:rsid w:val="00246D05"/>
     <w:rsid w:val="002613A5"/>
-    <w:rsid w:val="002B4B85"/>
     <w:rsid w:val="00321206"/>
+    <w:rsid w:val="00327DE5"/>
     <w:rsid w:val="003359D8"/>
     <w:rsid w:val="0037551F"/>
+    <w:rsid w:val="00383192"/>
     <w:rsid w:val="003D23C3"/>
-    <w:rsid w:val="003F2054"/>
-    <w:rsid w:val="003F5DE6"/>
     <w:rsid w:val="00430322"/>
-    <w:rsid w:val="004A1BAB"/>
+    <w:rsid w:val="004855FF"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
+    <w:rsid w:val="005051C5"/>
+    <w:rsid w:val="00547D74"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="005D4A14"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E2CE5"/>
+    <w:rsid w:val="005F7015"/>
+    <w:rsid w:val="0062143F"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="00721CF0"/>
+    <w:rsid w:val="00736630"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00741017"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007D7584"/>
-    <w:rsid w:val="007E75FD"/>
+    <w:rsid w:val="007E2CF8"/>
+    <w:rsid w:val="007F5104"/>
+    <w:rsid w:val="0085218D"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="008D2DEA"/>
+    <w:rsid w:val="009911B9"/>
+    <w:rsid w:val="009A4F75"/>
     <w:rsid w:val="009C0769"/>
-    <w:rsid w:val="00A02E8A"/>
     <w:rsid w:val="00A17661"/>
-    <w:rsid w:val="00A2449A"/>
     <w:rsid w:val="00A513D7"/>
     <w:rsid w:val="00A750B4"/>
     <w:rsid w:val="00A95CDA"/>
     <w:rsid w:val="00AC30CF"/>
-    <w:rsid w:val="00B751A2"/>
-    <w:rsid w:val="00B90604"/>
+    <w:rsid w:val="00AD5CE3"/>
+    <w:rsid w:val="00B04223"/>
+    <w:rsid w:val="00B1786D"/>
+    <w:rsid w:val="00B940B5"/>
     <w:rsid w:val="00B97D36"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BB25B3"/>
     <w:rsid w:val="00BD692E"/>
     <w:rsid w:val="00BE73D7"/>
+    <w:rsid w:val="00BF507F"/>
+    <w:rsid w:val="00C1151F"/>
     <w:rsid w:val="00C1549F"/>
+    <w:rsid w:val="00C20031"/>
     <w:rsid w:val="00C35E25"/>
     <w:rsid w:val="00C84F12"/>
+    <w:rsid w:val="00D239C1"/>
     <w:rsid w:val="00D50352"/>
+    <w:rsid w:val="00D64F78"/>
     <w:rsid w:val="00D91B00"/>
-    <w:rsid w:val="00DC04AD"/>
+    <w:rsid w:val="00DB61A2"/>
     <w:rsid w:val="00E00030"/>
+    <w:rsid w:val="00E11374"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E1763B"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
-    <w:rsid w:val="00E601E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F53D75"/>
     <w:rsid w:val="00F62F8F"/>
-    <w:rsid w:val="00F87E1E"/>
-    <w:rsid w:val="00FA076A"/>
+    <w:rsid w:val="00F720D4"/>
     <w:rsid w:val="00FA3054"/>
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5440,94 +4999,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -5937,86 +5500,125 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a-size-extra-large">
     <w:name w:val="a-size-extra-large"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007C3C1D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a-size-large">
     <w:name w:val="a-size-large"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007C3C1D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007C3C1D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="f">
-[...9 lines deleted...]
-    <w:rsid w:val="00B90604"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB61A2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="886336863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1329751786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1415396487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1434011019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1461612029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -6262,70 +5864,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>237</Words>
-  <Characters>1352</Characters>
+  <Words>309</Words>
+  <Characters>1766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1586</CharactersWithSpaces>
+  <CharactersWithSpaces>2071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>